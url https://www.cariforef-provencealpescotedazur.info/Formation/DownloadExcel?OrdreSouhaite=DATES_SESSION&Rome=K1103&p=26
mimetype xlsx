--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -293,86 +293,86 @@
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Synergie Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>ESN</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Temana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esthétique soin corporel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Intervenant spa et bien-être</x:t>
   </x:si>
   <x:si>
-    <x:t>Temana</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
-    <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être Californien</x:t>
   </x:si>
   <x:si>
     <x:t>Anatomie palpatoire</x:t>
@@ -980,56 +980,56 @@
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage amma assis pro</x:t>
   </x:si>
   <x:si>
     <x:t>Xavier Court - Ressources</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Xavier Court</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage amma assis standard</x:t>
   </x:si>
   <x:si>
-    <x:t>Xavier Court</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Consultant (three in one concepts)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - Cursus complet</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine traditionnelle chinoise - 1re et 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Pilates - Méthodes harmonie du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Harmonie du Corps - Pilates</x:t>
@@ -1199,56 +1199,56 @@
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Introduction à l'herbalisme</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement thérapeutique du l'arrêt du tabac par l'hypnose</x:t>
@@ -1463,56 +1463,56 @@
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Ojas</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien TCC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Head spa</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
@@ -1535,116 +1535,116 @@
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Sofronicia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fleurs de Bach - Niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Bruno Schmucki</x:t>
   </x:si>
   <x:si>
     <x:t>33380</x:t>
   </x:si>
   <x:si>
-    <x:t>05/02/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Hypnose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie cognitive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Créer son activité de médiation par l'animal</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Dagonet - Reconnect</x:t>
   </x:si>
   <x:si>
     <x:t>06460</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Zoothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>ESCRAGNOLLES</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Massage post-opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>Métallothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Métallothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage et corps</x:t>
@@ -2231,57 +2231,57 @@
   <x:si>
     <x:t>10/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rituel corps AMSARI</x:t>
   </x:si>
   <x:si>
     <x:t>L'Esthéticienne</x:t>
   </x:si>
   <x:si>
+    <x:t>Yin Yoga</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
@@ -3737,162 +3737,162 @@
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>546858</x:v>
+        <x:v>546874</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>546887</x:v>
+        <x:v>546858</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>546882</x:v>
+        <x:v>546887</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -3902,51 +3902,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>546874</x:v>
+        <x:v>546882</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
@@ -4010,51 +4010,51 @@
       <x:c r="J17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>546857</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
@@ -4084,88 +4084,88 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>546861</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>546870</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
@@ -4178,122 +4178,122 @@
       <x:c r="J20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>546879</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>546881</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>38</x:v>
@@ -4306,88 +4306,88 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>546888</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>546860</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -4396,100 +4396,100 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>551184</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -4498,51 +4498,51 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>551191</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>76</x:v>
@@ -4702,100 +4702,100 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>551212</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>551214</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -4853,51 +4853,51 @@
       <x:c r="I33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>551217</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -5008,51 +5008,51 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>551389</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>76</x:v>
@@ -5159,51 +5159,51 @@
       <x:c r="I39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>551405</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5363,51 +5363,51 @@
       <x:c r="I43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>551163</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -5416,51 +5416,51 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>551198</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>76</x:v>
@@ -5567,51 +5567,51 @@
       <x:c r="I47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -5669,51 +5669,51 @@
       <x:c r="I49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>551207</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -5722,1120 +5722,1120 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>551304</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>551205</x:v>
+        <x:v>551192</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>551186</x:v>
+        <x:v>551195</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>551193</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>551305</x:v>
+        <x:v>555359</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>551338</x:v>
+        <x:v>551369</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>551415</x:v>
+        <x:v>551403</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>551192</x:v>
+        <x:v>551213</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>551195</x:v>
+        <x:v>551218</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>551199</x:v>
+        <x:v>551397</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>555359</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>551369</x:v>
+        <x:v>551411</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>551403</x:v>
+        <x:v>551161</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>551213</x:v>
+        <x:v>551197</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>551218</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>551397</x:v>
+        <x:v>551193</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>551410</x:v>
+        <x:v>551305</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>551411</x:v>
+        <x:v>551338</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>551161</x:v>
+        <x:v>551415</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>551197</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>524937</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>524946</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -7930,51 +7930,51 @@
       <x:c r="I93" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>575830</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -10497,139 +10497,139 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>566490</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>552624</x:v>
+        <x:v>552603</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>552603</x:v>
+        <x:v>552624</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>162</x:v>
@@ -10990,51 +10990,51 @@
       <x:c r="I153" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>579683</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -11502,51 +11502,51 @@
       <x:c r="I163" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>606678</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -11709,51 +11709,51 @@
       <x:c r="I167" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>574331</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -11813,51 +11813,51 @@
       <x:c r="I169" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>579510</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -11883,145 +11883,145 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>608293</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>608296</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>108</x:v>
@@ -12043,141 +12043,142 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>614509</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>600768</x:v>
+        <x:v>580115</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>580115</x:v>
+        <x:v>600768</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>288</x:v>
@@ -12337,51 +12338,51 @@
       <x:c r="I179" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>598463</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -12492,100 +12493,100 @@
         <x:v>212</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>574335</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>598446</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -12949,51 +12950,51 @@
       <x:c r="I191" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>598477</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -13663,51 +13664,51 @@
       <x:c r="I205" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>598459</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -13716,51 +13717,51 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>598472</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>267</x:v>
@@ -13922,100 +13923,100 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>598450</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>598454</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -14126,51 +14127,51 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>598396</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>267</x:v>
@@ -14330,205 +14331,205 @@
         <x:v>212</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>611923</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>611919</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>611917</x:v>
+        <x:v>611928</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>611928</x:v>
+        <x:v>611919</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -14749,51 +14750,51 @@
       <x:c r="J226" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>608388</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
@@ -15536,164 +15537,164 @@
       <x:c r="I241" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>638220</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>621805</x:v>
+        <x:v>621803</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>621803</x:v>
+        <x:v>621805</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -15852,51 +15853,51 @@
       <x:c r="I247" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>626253</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -15954,51 +15955,51 @@
       <x:c r="I249" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -16388,198 +16389,198 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>623416</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="Q258" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="Q258" s="16" t="s">
+      <x:c r="R258" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="S258" s="14" t="n">
+        <x:v>624907</x:v>
+      </x:c>
+      <x:c r="T258" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="R258" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="T258" s="16" t="s">
+      <x:c r="U258" s="16" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="K259" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L259" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M259" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N259" s="3" t="n">
+        <x:v>43425</x:v>
+      </x:c>
+      <x:c r="O259" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P259" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="K259" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>624907</x:v>
+        <x:v>628808</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>624909</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
@@ -16730,162 +16731,162 @@
         <x:v>212</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I265" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="K265" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L265" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M265" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N265" s="3" t="n">
+        <x:v>14405</x:v>
+      </x:c>
+      <x:c r="O265" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="I265" s="4" t="s">
+      <x:c r="P265" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q265" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="R265" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="S265" s="0" t="n">
+        <x:v>612763</x:v>
+      </x:c>
+      <x:c r="T265" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="K265" s="0" t="s">
+      <x:c r="U265" s="4" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>14421</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>612763</x:v>
+        <x:v>629716</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
@@ -17617,80 +17618,80 @@
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>491243</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>628966</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
@@ -17972,51 +17973,51 @@
       <x:c r="M288" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>630926</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
@@ -18164,51 +18165,51 @@
       <x:c r="G292" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>639506</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
@@ -18221,51 +18222,51 @@
       <x:c r="G293" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>639507</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
@@ -18332,51 +18333,51 @@
       <x:c r="I295" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>640675</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -18485,51 +18486,51 @@
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>596275</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
@@ -18956,51 +18957,51 @@
       <x:c r="I307" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>601891</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -20718,51 +20719,51 @@
       <x:c r="I341" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>642580</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -21082,51 +21083,51 @@
         <x:v>667</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>624158</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>148</x:v>
@@ -21722,51 +21723,51 @@
         <x:v>488934</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>624916</x:v>
       </x:c>
@@ -22285,232 +22286,232 @@
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>641339</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>616457</x:v>
+        <x:v>616987</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>15450</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>616987</x:v>
+        <x:v>616457</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>642528</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -22521,94 +22522,94 @@
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>642527</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>640671</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -22821,100 +22822,100 @@
         <x:v>212</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>640674</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>15075</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>633676</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
@@ -22972,51 +22973,51 @@
       <x:c r="I385" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>640673</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
@@ -23333,100 +23334,100 @@
         <x:v>212</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>640672</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>640657</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
@@ -23463,51 +23464,51 @@
         <x:v>624170</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>624917</x:v>
       </x:c>
@@ -23588,51 +23589,51 @@
       <x:c r="I397" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>624162</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
@@ -23964,188 +23965,188 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>642917</x:v>
+        <x:v>642931</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>642954</x:v>
+        <x:v>642934</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>642957</x:v>
+        <x:v>635612</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>231</x:v>
@@ -24168,188 +24169,188 @@
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>642777</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>642931</x:v>
+        <x:v>642917</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>642934</x:v>
+        <x:v>642954</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>635612</x:v>
+        <x:v>642957</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>231</x:v>
@@ -25279,100 +25280,100 @@
       <x:c r="J430" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>643570</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>624166</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
@@ -25643,51 +25644,51 @@
       <x:c r="I437" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>624159</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
@@ -25828,51 +25829,51 @@
         <x:v>643484</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>641379</x:v>
       </x:c>
@@ -26004,79 +26005,79 @@
         <x:v>667</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>624168</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>641383</x:v>
       </x:c>
@@ -26157,51 +26158,51 @@
       <x:c r="I447" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>624163</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
@@ -26213,100 +26214,100 @@
       <x:c r="K448" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>615221</x:v>
+        <x:v>624799</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>624799</x:v>
+        <x:v>615221</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -26569,51 +26570,51 @@
       <x:c r="I455" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>624167</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
@@ -26628,51 +26629,51 @@
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>585299</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
@@ -26875,51 +26876,51 @@
       <x:c r="I461" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>624169</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>830</x:v>
       </x:c>