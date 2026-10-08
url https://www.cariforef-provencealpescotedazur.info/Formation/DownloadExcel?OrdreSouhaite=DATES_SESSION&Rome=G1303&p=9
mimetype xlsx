--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -269,83 +269,83 @@
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
@@ -380,50 +380,62 @@
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Nice - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
@@ -431,65 +443,53 @@
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS Tourisme</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Anne-Sophie Pic</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS tourisme (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>BTS tourisme</x:t>
@@ -734,110 +734,110 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>LP Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
-    <x:t>13006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>Neven Education</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
@@ -917,63 +917,63 @@
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages BC1 réserver des prestations touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>Axess Développement Tourismeurop</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vente additionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
@@ -1890,258 +1890,259 @@
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>552244</x:v>
+        <x:v>545175</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="H8" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
+      <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q8" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="R8" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="Q8" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>545175</x:v>
+        <x:v>546104</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="Q9" s="4" t="s">
+      <x:c r="R9" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="R9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>546104</x:v>
+        <x:v>552244</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>549106</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2461,508 +2462,508 @@
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>556215</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="K17" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L17" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M17" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="N17" s="3" t="n">
+        <x:v>42654</x:v>
+      </x:c>
+      <x:c r="O17" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="P17" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="J17" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q17" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="R17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="R17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>548986</x:v>
+        <x:v>554775</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>552182</x:v>
+        <x:v>548986</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>552316</x:v>
+        <x:v>552182</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>553021</x:v>
+        <x:v>552316</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H21" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>548517</x:v>
+        <x:v>553021</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I22" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>556263</x:v>
+        <x:v>548517</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>554775</x:v>
+        <x:v>556263</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>556264</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3088,113 +3089,113 @@
       <x:c r="I27" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>552317</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>553992</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -3290,78 +3291,78 @@
       <x:c r="R30" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>556954</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>572352</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
@@ -3376,54 +3377,54 @@
       <x:c r="I32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>552267</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3510,51 +3511,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>576100</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42654</x:v>
@@ -3720,51 +3721,51 @@
       <x:c r="J38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>545317</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -4163,135 +4164,135 @@
       <x:c r="T45" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>545488</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>549020</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4333,84 +4334,84 @@
       <x:c r="S48" s="14" t="n">
         <x:v>547296</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>573796</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4499,460 +4500,458 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>588303</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>597602</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>583809</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G54" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>583808</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>581758</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>605988</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>583807</x:v>
+        <x:v>582028</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
-      <x:c r="F58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F58" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="G58" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>582028</x:v>
+        <x:v>583807</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -5048,151 +5047,152 @@
       <x:c r="S60" s="14" t="n">
         <x:v>603640</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>601751</x:v>
+        <x:v>604220</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>209</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>604220</x:v>
+        <x:v>601751</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -5420,54 +5420,54 @@
       <x:c r="I67" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>605211</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5553,1195 +5553,1196 @@
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>607946</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>589716</x:v>
+        <x:v>602009</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>594994</x:v>
+        <x:v>602187</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>213</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s"/>
+      <x:c r="E72" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>594999</x:v>
+        <x:v>602901</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>595002</x:v>
+        <x:v>602188</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>213</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I74" s="16" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J74" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="K74" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L74" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M74" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="N74" s="15" t="n">
+        <x:v>42654</x:v>
+      </x:c>
+      <x:c r="O74" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="P74" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="Q74" s="16" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...26 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>595003</x:v>
+        <x:v>609592</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>602009</x:v>
+        <x:v>602742</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>602187</x:v>
+        <x:v>608170</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>602901</x:v>
+        <x:v>589716</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>594992</x:v>
+        <x:v>594994</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-        <x:v>121</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>608170</x:v>
+        <x:v>594999</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>609971</x:v>
+        <x:v>595002</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>607284</x:v>
+        <x:v>609971</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>607428</x:v>
+        <x:v>607284</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>114</x:v>
-[...2 lines deleted...]
-        <x:v>115</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>602188</x:v>
+        <x:v>607428</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>609592</x:v>
+        <x:v>608089</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>602742</x:v>
+        <x:v>595010</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>605210</x:v>
+        <x:v>595003</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
+      <x:c r="E87" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>595010</x:v>
+        <x:v>605210</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>608089</x:v>
+        <x:v>594992</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>606269</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6753,54 +6754,54 @@
       <x:c r="I90" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>607309</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6841,76 +6842,76 @@
         <x:v>607429</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>605559</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
@@ -6957,319 +6958,319 @@
         <x:v>602271</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>607808</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q95" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R95" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>607857</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>601798</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>601799</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>600165</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -7506,162 +7507,162 @@
       <x:c r="J103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>594993</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>594995</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>594996</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
@@ -8266,81 +8267,81 @@
       <x:c r="R116" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>594998</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>595011</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8491,91 +8492,91 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>605212</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>507663</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9149,242 +9150,243 @@
       <x:c r="T131" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>599416</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37295</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>628622</x:v>
+        <x:v>601937</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>601937</x:v>
+        <x:v>628622</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>628621</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
@@ -9533,78 +9535,78 @@
       <x:c r="R138" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>634468</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>628623</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
@@ -9640,78 +9642,78 @@
       <x:c r="R140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>642141</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>628624</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
@@ -9814,82 +9816,82 @@
         <x:v>640208</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>642944</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9930,84 +9932,84 @@
         <x:v>640719</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q146" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R146" s="14" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>640170</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>